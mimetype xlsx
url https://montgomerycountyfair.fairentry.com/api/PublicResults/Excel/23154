--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715b485011944656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b79c98fca095471baad93fa1a4e42971.psmdcp" Id="R18075b26aadf4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a091a17bb574480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c482a2f0dfff451f95b634dd7e788833.psmdcp" Id="R93512e2922514b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Montgomery Coun..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -342,50 +342,185 @@
     <x:t>380</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Dog  /  Obedience  /  30106: Novice - B Obedience</x:t>
   </x:si>
   <x:si>
     <x:t>1190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Dog  /  Obedience  /  30107: Graduate Novice - A Obedience</x:t>
   </x:si>
   <x:si>
     <x:t>379</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Dog  /  Obedience  /  30108: Graduate Novice - B Obedience</x:t>
   </x:si>
   <x:si>
     <x:t>517</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Dog  /  Obedience  /  30109: Open Obedience</x:t>
   </x:si>
   <x:si>
     <x:t>637</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Goats  /  Market Meat Goats  /  23210: Home Raised Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippert, Grace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Champion Rate of Gain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Home Raised Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Grand Champion Rate of Gain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Champion Home Raised Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Goats  /  Market Meat Goats  /  23220: Purchased Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gray , Collin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson, Audrina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beeson, AJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gade, Adaline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grand Champion Overall Meat Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Griswold FFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Purchased Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harold, Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Grand Champion Overall Meat Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Champion Purchased Market Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>True, Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Juhl, Lauren</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Herzberg, Avery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -408,52 +543,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J50" totalsRowShown="0">
-  <x:autoFilter ref="A1:J50"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J70" totalsRowShown="0">
+  <x:autoFilter ref="A1:J70"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -717,51 +852,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J50"/>
+  <x:dimension ref="A1:J70"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -2321,50 +2456,690 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:10">
+      <x:c r="A51" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:10">
+      <x:c r="A52" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:10">
+      <x:c r="A53" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:10">
+      <x:c r="A54" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:10">
+      <x:c r="A55" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I55" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:10">
+      <x:c r="A56" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I56" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:10">
+      <x:c r="A57" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:10">
+      <x:c r="A58" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I58" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J58" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:10">
+      <x:c r="A59" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I59" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:10">
+      <x:c r="A60" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="I60" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J60" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:10">
+      <x:c r="A61" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10">
+      <x:c r="A62" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H62" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="I62" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J62" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10">
+      <x:c r="A63" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10">
+      <x:c r="A64" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J64" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10">
+      <x:c r="A65" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10">
+      <x:c r="A66" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J66" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10">
+      <x:c r="A67" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10">
+      <x:c r="A68" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I68" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J68" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10">
+      <x:c r="A69" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I69" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:10">
+      <x:c r="A70" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H70" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J70" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Montgomery Coun...</vt:lpstr>
       <vt:lpstr>Results-2026 Montgomery Coun...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Montgomery Coun...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">